--- v0 (2025-10-25)
+++ v1 (2026-10-27)
@@ -1,55 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="56E9FB77" w14:textId="77777777" w:rsidR="00915BED" w:rsidRDefault="00915BED" w:rsidP="00915BED">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6960ED6D" w14:textId="77777777" w:rsidR="00915BED" w:rsidRDefault="00915BED" w:rsidP="00915BED">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B0042CE" w14:textId="77777777" w:rsidR="00A4356B" w:rsidRDefault="00A4356B" w:rsidP="00915BED">
       <w:pPr>
@@ -80,85 +79,88 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Cesión y compromiso de publicación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA6FE97" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00915BED" w:rsidRDefault="00915BED" w:rsidP="00915BED">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1781DB86" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00915BED" w:rsidRDefault="00915BED" w:rsidP="00915BED">
+    <w:p w14:paraId="1781DB86" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00915BED" w:rsidRDefault="00915BED" w:rsidP="005553D6">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00915BED">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Yo, XXX, identificado con el documento No. XXX, </w:t>
       </w:r>
       <w:r w:rsidR="00006E53">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>confirmo que soy el autor (coautor) del texto “XXX” y que estoy de acuerdo con todos sus contenidos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCF501C" w14:textId="77777777" w:rsidR="00915BED" w:rsidRDefault="00915BED" w:rsidP="00915BED">
+    <w:p w14:paraId="6BCF501C" w14:textId="77777777" w:rsidR="00915BED" w:rsidRDefault="00915BED" w:rsidP="005553D6">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B41375D" w14:textId="736453FB" w:rsidR="00915BED" w:rsidRDefault="00006E53" w:rsidP="00915BED">
+    <w:p w14:paraId="0B41375D" w14:textId="736453FB" w:rsidR="00915BED" w:rsidRDefault="00006E53" w:rsidP="005553D6">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>De tal forma</w:t>
       </w:r>
       <w:r w:rsidR="00915BED" w:rsidRPr="00915BED">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00746CAE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>cedo</w:t>
@@ -277,134 +279,118 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00915BED" w:rsidRPr="00915BED">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">adaptación, transformación, publicación, distribución, comunicación, interpretación y ejecución pública, y comercialización, por los medios que considere (digital o impreso), por todo el término de su protección </w:t>
       </w:r>
       <w:r w:rsidR="00B3446F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>legal y en todos los territorios</w:t>
       </w:r>
       <w:r w:rsidR="00915BED" w:rsidRPr="00915BED">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF5A18E" w14:textId="77777777" w:rsidR="00006E53" w:rsidRDefault="00006E53" w:rsidP="00915BED">
+    <w:p w14:paraId="5FF5A18E" w14:textId="77777777" w:rsidR="00006E53" w:rsidRDefault="00006E53" w:rsidP="005553D6">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D43BC52" w14:textId="77777777" w:rsidR="00006E53" w:rsidRDefault="00006E53" w:rsidP="00006E53">
+    <w:p w14:paraId="6D43BC52" w14:textId="77777777" w:rsidR="00006E53" w:rsidRDefault="00006E53" w:rsidP="005553D6">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Asimismo, declaro que c</w:t>
       </w:r>
       <w:r w:rsidRPr="00915BED">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ualquier reclamo que pueda sobrevenir de parte de un tercero por la originalidad o los contenidos de este texto, serán mi responsabilidad exclusiva. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9C79AB" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00915BED" w:rsidRDefault="00915BED" w:rsidP="00915BED">
+    <w:p w14:paraId="5A9C79AB" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00915BED" w:rsidRDefault="00915BED" w:rsidP="005553D6">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FF473E8" w14:textId="6C865EBD" w:rsidR="00915BED" w:rsidRPr="00915BED" w:rsidRDefault="00915BED" w:rsidP="00915BED">
+    <w:p w14:paraId="3FF473E8" w14:textId="6C865EBD" w:rsidR="00915BED" w:rsidRPr="00915BED" w:rsidRDefault="00915BED" w:rsidP="005553D6">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00915BED">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmo, además, que el texto podrá publicarse bajo una licencia </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00915BED">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Creative</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Creative Commons</w:t>
+      </w:r>
       <w:r w:rsidRPr="00915BED">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> para su divulgación en línea</w:t>
       </w:r>
       <w:r w:rsidR="00D03B19">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, en acceso abierto</w:t>
       </w:r>
       <w:r w:rsidR="00006E53">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00D03B19">
         <w:rPr>
           <w:sz w:val="28"/>
@@ -602,137 +588,137 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00915BED">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Documento de identificación</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008F4B40" w:rsidSect="00A67A72">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="567" w:right="1701" w:bottom="567" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D8DC6B3" w14:textId="77777777" w:rsidR="00AB431E" w:rsidRDefault="00AB431E">
+    <w:p w14:paraId="2BB902C4" w14:textId="77777777" w:rsidR="003968C9" w:rsidRDefault="003968C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B77A4F1" w14:textId="77777777" w:rsidR="00AB431E" w:rsidRDefault="00AB431E">
+    <w:p w14:paraId="25306ED6" w14:textId="77777777" w:rsidR="003968C9" w:rsidRDefault="003968C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5E5A23E0" w14:textId="77777777" w:rsidR="005A0B4E" w:rsidRDefault="001B71A1" w:rsidP="005A0B4E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="204D3D2B" w14:textId="77777777" w:rsidR="005A0B4E" w:rsidRDefault="005A0B4E" w:rsidP="005A0B4E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="30BEE2D2" w14:textId="1F188B91" w:rsidR="00A4356B" w:rsidRPr="00D21364" w:rsidRDefault="00A4356B" w:rsidP="00A4356B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
@@ -826,194 +812,148 @@
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, oficina </w:t>
     </w:r>
     <w:r w:rsidR="00D21364" w:rsidRPr="00D21364">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>3001</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6CF599B7" w14:textId="31B868D0" w:rsidR="001B71A1" w:rsidRPr="005A0B4E" w:rsidRDefault="001B71A1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="295D8AF5" w14:textId="77777777" w:rsidR="00AB431E" w:rsidRDefault="00AB431E">
+    <w:p w14:paraId="26913BC5" w14:textId="77777777" w:rsidR="003968C9" w:rsidRDefault="003968C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="532A64F2" w14:textId="77777777" w:rsidR="00AB431E" w:rsidRDefault="00AB431E">
+    <w:p w14:paraId="467C7C9F" w14:textId="77777777" w:rsidR="003968C9" w:rsidRDefault="003968C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4D54850E" w14:textId="6D2BA961" w:rsidR="00006E53" w:rsidRDefault="00006E53">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> La </w:t>
       </w:r>
       <w:r w:rsidR="006A721F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00006E53">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">evista </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">se publica en acceso abierto y el autoarchivo, en la versión del editor, en repositorios institucionales, académicos o profesionales están permitidos, al igual que los </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> que los autores consideren para propósitos educativos, científi</w:t>
+        <w:t>se publica en acceso abierto y el autoarchivo, en la versión del editor, en repositorios institucionales, académicos o profesionales están permitidos, al igual que los reusos que los autores consideren para propósitos educativos, científi</w:t>
       </w:r>
       <w:r w:rsidR="005A6B67">
-        <w:t xml:space="preserve">cos, académicos o profesionales, de preferencia, indicando la cita completa al artículo publicado en la revista e incluyendo su </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>cos, académicos o profesionales, de preferencia, indicando la cita completa al artículo publicado en la revista e incluyendo su doi (</w:t>
       </w:r>
       <w:r w:rsidR="005A6B67" w:rsidRPr="005A6B67">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">digital </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>digital object identifier</w:t>
+      </w:r>
       <w:r w:rsidR="005A6B67">
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7376CAD9" w14:textId="30110641" w:rsidR="006A721F" w:rsidRPr="006A721F" w:rsidRDefault="006A721F">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F31291" w:rsidRPr="00F31291">
-        <w:t xml:space="preserve">En caso de que el manuscrito cuente con más de un autor, cada uno de ellos deberá firmar una carta individual. </w:t>
-[...5 lines deleted...]
-        <w:t>claridad</w:t>
+        <w:t>En caso de que el manuscrito cuente con más de un autor, cada uno de ellos deberá firmar una carta individual. Esto con el fin de garantizar mayor claridad</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="3EBC5DD9" w14:textId="3AEFE0A9" w:rsidR="001B71A1" w:rsidRPr="005A0B4E" w:rsidRDefault="00A4356B" w:rsidP="005D2A41">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3EBC5DD9" w14:textId="58A3169E" w:rsidR="001B71A1" w:rsidRPr="005A0B4E" w:rsidRDefault="00A4356B" w:rsidP="005D2A41">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AA6F1A2" wp14:editId="048CE0F8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-432435</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-193040</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2832100" cy="838200"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
@@ -1052,141 +992,56 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2832100" cy="838200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00A4356B">
-[...83 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0187357B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE845754"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2889,55 +2744,55 @@
   <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0005085C"/>
     <w:rsid w:val="00006268"/>
@@ -3198,50 +3053,51 @@
     <w:rsid w:val="00341930"/>
     <w:rsid w:val="003419F4"/>
     <w:rsid w:val="00341AE9"/>
     <w:rsid w:val="0034270D"/>
     <w:rsid w:val="00344FDA"/>
     <w:rsid w:val="00346A03"/>
     <w:rsid w:val="003520B0"/>
     <w:rsid w:val="00356798"/>
     <w:rsid w:val="0036043F"/>
     <w:rsid w:val="00360C07"/>
     <w:rsid w:val="00362E6F"/>
     <w:rsid w:val="00365AEA"/>
     <w:rsid w:val="00371E81"/>
     <w:rsid w:val="0037228E"/>
     <w:rsid w:val="003725C5"/>
     <w:rsid w:val="00373E1F"/>
     <w:rsid w:val="00375F6C"/>
     <w:rsid w:val="0037746D"/>
     <w:rsid w:val="0038539A"/>
     <w:rsid w:val="003869AA"/>
     <w:rsid w:val="00390350"/>
     <w:rsid w:val="00391D6F"/>
     <w:rsid w:val="00391DA9"/>
     <w:rsid w:val="00391DB5"/>
     <w:rsid w:val="00393157"/>
+    <w:rsid w:val="003968C9"/>
     <w:rsid w:val="003A3996"/>
     <w:rsid w:val="003A495F"/>
     <w:rsid w:val="003B147C"/>
     <w:rsid w:val="003B29AC"/>
     <w:rsid w:val="003B3991"/>
     <w:rsid w:val="003B4A04"/>
     <w:rsid w:val="003B6FF0"/>
     <w:rsid w:val="003B7D77"/>
     <w:rsid w:val="003C20B7"/>
     <w:rsid w:val="003C67FD"/>
     <w:rsid w:val="003C73EC"/>
     <w:rsid w:val="003D21F4"/>
     <w:rsid w:val="003D293C"/>
     <w:rsid w:val="003D6BE2"/>
     <w:rsid w:val="003E1205"/>
     <w:rsid w:val="003E2B97"/>
     <w:rsid w:val="003E4D8A"/>
     <w:rsid w:val="003E5AED"/>
     <w:rsid w:val="003E5BF8"/>
     <w:rsid w:val="003E7B56"/>
     <w:rsid w:val="003F05A5"/>
     <w:rsid w:val="003F144F"/>
     <w:rsid w:val="003F1FAD"/>
     <w:rsid w:val="003F3763"/>
     <w:rsid w:val="003F5A48"/>
@@ -3331,50 +3187,51 @@
     <w:rsid w:val="004F5905"/>
     <w:rsid w:val="004F62D7"/>
     <w:rsid w:val="004F6628"/>
     <w:rsid w:val="004F6C86"/>
     <w:rsid w:val="004F78F0"/>
     <w:rsid w:val="005038ED"/>
     <w:rsid w:val="00503D2B"/>
     <w:rsid w:val="00506279"/>
     <w:rsid w:val="00506481"/>
     <w:rsid w:val="00513597"/>
     <w:rsid w:val="005155AF"/>
     <w:rsid w:val="005155DD"/>
     <w:rsid w:val="005239EE"/>
     <w:rsid w:val="00526B3C"/>
     <w:rsid w:val="00526E56"/>
     <w:rsid w:val="00530B90"/>
     <w:rsid w:val="0053172D"/>
     <w:rsid w:val="0053338C"/>
     <w:rsid w:val="00540164"/>
     <w:rsid w:val="005401B1"/>
     <w:rsid w:val="00542E8F"/>
     <w:rsid w:val="00546CBF"/>
     <w:rsid w:val="0055118C"/>
     <w:rsid w:val="005535C4"/>
     <w:rsid w:val="00553937"/>
+    <w:rsid w:val="005553D6"/>
     <w:rsid w:val="0055729E"/>
     <w:rsid w:val="00560A51"/>
     <w:rsid w:val="0056336F"/>
     <w:rsid w:val="005644F3"/>
     <w:rsid w:val="00564D00"/>
     <w:rsid w:val="00565A19"/>
     <w:rsid w:val="005721A4"/>
     <w:rsid w:val="00575DDD"/>
     <w:rsid w:val="00575F14"/>
     <w:rsid w:val="005805A7"/>
     <w:rsid w:val="00582AF7"/>
     <w:rsid w:val="005846F2"/>
     <w:rsid w:val="005876D0"/>
     <w:rsid w:val="00590B43"/>
     <w:rsid w:val="0059105F"/>
     <w:rsid w:val="005910E0"/>
     <w:rsid w:val="00591C5E"/>
     <w:rsid w:val="005A09B3"/>
     <w:rsid w:val="005A0B4E"/>
     <w:rsid w:val="005A68DA"/>
     <w:rsid w:val="005A6B67"/>
     <w:rsid w:val="005A7812"/>
     <w:rsid w:val="005A7EB5"/>
     <w:rsid w:val="005B0CE1"/>
     <w:rsid w:val="005B4ABC"/>
@@ -4163,67 +4020,67 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="32D977BD"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4285,101 +4142,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4555,50 +4409,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0005085C"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo5Car"/>
     <w:qFormat/>
     <w:rsid w:val="001E486A"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
@@ -4956,51 +4811,51 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006A721F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="74206311">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="110248267">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5373,51 +5228,51 @@
     <w:div w:id="2128159451">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5664,60 +5519,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>158</Words>
-  <Characters>891</Characters>
+  <Words>161</Words>
+  <Characters>888</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1039</CharactersWithSpaces>
+  <CharactersWithSpaces>1047</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>1e842b117373af76934cc3436afa8f6fef38e2760fe00d01b403128ba575bae2</vt:lpwstr>
   </property>