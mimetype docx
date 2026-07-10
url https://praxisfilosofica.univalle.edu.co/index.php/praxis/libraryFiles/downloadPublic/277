--- v0 (2025-10-25)
+++ v1 (2026-07-10)
@@ -1,7416 +1,5032 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font6.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font7.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w14:paraId="76EEE1C0" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00EC1418" w:rsidRDefault="00915BED" w:rsidP="00915BED">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="45576BB9" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00EC1418" w:rsidRDefault="00915BED" w:rsidP="00915BED">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="45CC847A" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00EC1418" w:rsidRDefault="00993AA3" w:rsidP="00915BED">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC1418">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Carta de compromiso</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52032837" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00EC1418" w:rsidRDefault="00915BED" w:rsidP="00915BED">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5E2AB566" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00EC1418" w:rsidRDefault="00915BED" w:rsidP="00357C71">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...26 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yo, XXX, identificado con el documento No. XXX, confirmo que soy el autor del texto “XXX” y que tengo la titularidad de sus derechos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277DE7B8" w14:textId="77777777" w:rsidR="00993AA3" w:rsidRPr="00EC1418" w:rsidRDefault="00993AA3" w:rsidP="00915BED">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="242F3345" w14:textId="7C948F0B" w:rsidR="00993AA3" w:rsidRPr="00EC1418" w:rsidRDefault="00993AA3" w:rsidP="00357C71">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Por voluntad propia, he decidido someter el texto mencionado al proceso de evaluación y probable publicación en la </w:t>
       </w:r>
-      <w:r w:rsidR="00CD01B7" w:rsidRPr="00CD01B7">
-        <w:rPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_0"/>
+          <w:id w:val="-1759646472"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Praxis Filosófica</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1418">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, y asumo el compromiso de no enviarlo simultáneamente a ningún otro medio de publicación, mientras el proceso de evaluación se resuelva en la revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13033AE6" w14:textId="11EFE1F1" w:rsidR="002C50D7" w:rsidRPr="00EC1418" w:rsidRDefault="002C50D7" w:rsidP="00357C71">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="41CEA519" w14:textId="2AFD433F" w:rsidR="00993AA3" w:rsidRDefault="002C50D7" w:rsidP="001628E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaro haber hecho uso correcto del derecho de cita, citando y referenciando aquellos elementos que no son de mi autoría. Reconozco que incurrir en alguna forma de plagio (plagio directo, autoplagio) o uso incorrecto de IA para la creación de contenido del artículo (datos de investigación, metodologías, imágenes derivadas de los resultados de la investigación) es motivo de rechazo del manuscrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BC32E2" w14:textId="28F8BEA7" w:rsidR="001628E1" w:rsidRDefault="001628E1" w:rsidP="001628E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2FA0916A" w14:textId="3F247D9B" w:rsidR="00993AA3" w:rsidRPr="00EC1418" w:rsidRDefault="00993AA3" w:rsidP="00357C71">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En caso de que el texto resulte aprobado, cederé los derechos patrimoniales y de publicación a la </w:t>
       </w:r>
-      <w:r w:rsidR="00CD01B7" w:rsidRPr="00CD01B7">
-        <w:rPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_1"/>
+          <w:id w:val="203433721"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Praxis Filosófica</w:t>
       </w:r>
-      <w:r w:rsidR="00CD01B7" w:rsidRPr="00EC1418">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y a la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E5A64" w:rsidRPr="00EC1418">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">, con el compromiso, además, de atender todas las observaciones, correcciones y ajustes que sean necesarios para lograr su publicación. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universidad del Valle, con el compromiso, además, de atender todas las observaciones, correcciones y ajustes que sean necesarios para lograr su publicación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D16DBB5" w14:textId="77777777" w:rsidR="009F35CC" w:rsidRPr="00EC1418" w:rsidRDefault="009F35CC" w:rsidP="00357C71">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5749703C" w14:textId="10F76F1F" w:rsidR="00915BED" w:rsidRPr="00EC1418" w:rsidRDefault="00915BED" w:rsidP="00357C71">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cualquier reclamo que pueda sobrevenir de parte de un tercero por la originalidad o los contenidos de este texto, serán mi responsabilidad exclusiva. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25912409" w14:textId="25D025DF" w:rsidR="009F35CC" w:rsidRDefault="009F35CC" w:rsidP="00357C71">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E7F0D21" w14:textId="6AD33C2B" w:rsidR="00AA4A67" w:rsidRDefault="00AA4A67" w:rsidP="00AA4A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Además, hago constar que he leído y acepto las políticas editoriales de la revista declaradas en su </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00CD01B7" w:rsidRPr="00456A7E">
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_2"/>
+          <w:id w:val="1002444901"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:hyperlink r:id="rId2">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://praxisfilosofica.univalle.edu.co</w:t>
+          <w:t>sitio web</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D49AD02" w14:textId="77777777" w:rsidR="00AA4A67" w:rsidRPr="00EC1418" w:rsidRDefault="00AA4A67" w:rsidP="00357C71">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3763A17D" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00EC1418" w:rsidRDefault="00915BED" w:rsidP="00915BED">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0436FD46" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00EC1418" w:rsidRDefault="00915BED" w:rsidP="00915BED">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4C9F1722" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00EC1418" w:rsidRDefault="00915BED" w:rsidP="00915BED">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cordialmente, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B665A1" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00EC1418" w:rsidRDefault="00915BED" w:rsidP="00915BED">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D65AC74" w14:textId="77777777" w:rsidR="00915BED" w:rsidRPr="00EC1418" w:rsidRDefault="00915BED" w:rsidP="00915BED">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Firma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3095A540" w14:textId="65ABB960" w:rsidR="00915BED" w:rsidRPr="00EC1418" w:rsidRDefault="00915BED" w:rsidP="00915BED">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC1418">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nombre completo</w:t>
       </w:r>
-      <w:r w:rsidR="009D1794" w:rsidRPr="00EC1418">
-[...1 lines deleted...]
-          <w:rStyle w:val="Refdenotaalpie"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F14A2F" w14:textId="5110F259" w:rsidR="008F4B40" w:rsidRPr="00EC1418" w:rsidRDefault="00915BED" w:rsidP="00915BED">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Documento de identificación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08636599" w14:textId="683D64F0" w:rsidR="00C358CF" w:rsidRPr="00EC1418" w:rsidRDefault="00C358CF" w:rsidP="00915BED">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="68715427" w14:textId="5EB6449E" w:rsidR="005F12A0" w:rsidRPr="00EC1418" w:rsidRDefault="005F12A0" w:rsidP="00915BED">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="10065" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4562"/>
         <w:gridCol w:w="5503"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F12A0" w:rsidRPr="00EC1418" w14:paraId="45AB0A41" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54E3E3E7" w14:textId="6A0D5650" w:rsidR="005F12A0" w:rsidRPr="00EC1418" w:rsidRDefault="008B0A5C" w:rsidP="005F12A0">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>DECLARACIONES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...15 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FINALES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F12A0" w:rsidRPr="00EC1418" w14:paraId="12333035" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para garantizar la transparencia en las publicaciones de la revista </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Praxis Filosófica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>, la siguiente información se incorporará en el manuscrito en caso de que este sea aprobado.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50D3BA08" w14:textId="66F2ACCD" w:rsidR="005F12A0" w:rsidRPr="00EC1418" w:rsidRDefault="008B0A5C" w:rsidP="008B0A5C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ÍTEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6594A2B7" w14:textId="66903341" w:rsidR="005F12A0" w:rsidRPr="00EC1418" w:rsidRDefault="008B0A5C" w:rsidP="008B0A5C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC1418">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>RESPUESTA (Justificar o N/A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:footnoteReference w:id="4"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F12A0" w:rsidRPr="00EC1418" w14:paraId="59586FCE" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="749E015C" w14:textId="307C58C0" w:rsidR="005F12A0" w:rsidRPr="00EC1418" w:rsidRDefault="005F12A0" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...13 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Datos de financiación del artículo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Se debe declarar si el artículo se deriva de un proyecto financiado, la institución que lo financió, o si se recibieron recursos de alguna índole para la investigación, escritura o publicación del artículo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EFF0B11" w14:textId="77777777" w:rsidR="005F12A0" w:rsidRPr="00EC1418" w:rsidRDefault="005F12A0" w:rsidP="00915BED">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F12A0" w:rsidRPr="00EC1418" w14:paraId="710B71E0" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55365A7B" w14:textId="353AC599" w:rsidR="008B0A5C" w:rsidRPr="00EC1418" w:rsidRDefault="008B0A5C" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...13 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Implicaciones éticas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Si la investigación que antecede a este artículo implica algún tipo de manejo de información sensible o personal, o si tiene algún tipo de intervención en animales o seres humanos, se debe declarar, y sus implicaciones en la metodología o en el desarrollo particular de la investigación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38676145" w14:textId="77777777" w:rsidR="005F12A0" w:rsidRPr="00EC1418" w:rsidRDefault="005F12A0" w:rsidP="00915BED">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00663B1C" w:rsidRPr="00EC1418" w14:paraId="3B9DF91A" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04173D07" w14:textId="77777777" w:rsidR="00663B1C" w:rsidRDefault="00334028" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Declaración de conflicto de interés:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1732C721" w14:textId="360243E1" w:rsidR="00334028" w:rsidRPr="00334028" w:rsidRDefault="00334028" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...48 lines deleted...]
-              <w:t>manuscrito.</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Mencione si cuenta con algún conflicto de interés de índole financiero, profesional o personal que interfiera con la presentación o la publicación del manuscrito.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="120DEF32" w14:textId="77777777" w:rsidR="00663B1C" w:rsidRPr="00EC1418" w:rsidRDefault="00663B1C" w:rsidP="00915BED">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F12A0" w:rsidRPr="00EC1418" w14:paraId="7AB1E374" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A05678C" w14:textId="7965EA15" w:rsidR="008B0A5C" w:rsidRPr="00EC1418" w:rsidRDefault="008B0A5C" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...47 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Contribuciones del/los autor/es:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...25 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Indique los roles que mejor representen sus contribuciones en la investigación, escritura y revisión de su manuscrito, de acuerdo con la taxonomía que establece CRedIT y que se puede consultar en el siguiente enlace:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Hipervnculo"/>
-[...4 lines deleted...]
-              <w:r w:rsidR="008B0A5C" w:rsidRPr="00EC1418">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId3">
+              <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Hipervnculo"/>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rStyle w:val="Style3"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://credit.niso.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4F952B8B" w14:textId="38EC2688" w:rsidR="006174D7" w:rsidRPr="00EC1418" w:rsidRDefault="006174D7" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Hipervnculo"/>
+                <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Roles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26F93371" w14:textId="2AA1EB68" w:rsidR="006174D7" w:rsidRPr="00EC1418" w:rsidRDefault="006174D7" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Conceptualización, Curaduría de datos, Análisis formal, Adquisición de recursos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E60541B" w14:textId="76C277E7" w:rsidR="00357C71" w:rsidRDefault="006174D7" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Investigación, Metodología, Administración del proyecto, Recursos, Software, Supervisión, Validación, Visualización, Escritura (borrador original), Escritura (revisión y edición)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Hipervnculo"/>
-[...8 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Como mínimo se deben mencionar los siguientes roles:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13AF1462" w14:textId="0526A4C3" w:rsidR="006174D7" w:rsidRPr="00EC1418" w:rsidRDefault="006174D7" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...23 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>-Escritura (preparación del borrador original)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...35 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>- Escritura (revisión y edición)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Hipervnculo"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> rol puede repetirse en diferentes autores. </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Nota: un rol puede repetirse en diferentes autores.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05CF3F09" w14:textId="77777777" w:rsidR="005F12A0" w:rsidRPr="00EC1418" w:rsidRDefault="005F12A0" w:rsidP="00915BED">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00357C71" w:rsidRPr="00EC1418" w14:paraId="308380D2" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1527" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EA73038" w14:textId="697F65A2" w:rsidR="00357C71" w:rsidRPr="00EC1418" w:rsidRDefault="00357C71" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Agradecimientos (opcional)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C321009" w14:textId="77777777" w:rsidR="00357C71" w:rsidRDefault="00357C71" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Los autores pueden incluir agradecimientos </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC1418">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>académicos</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC1418">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> a personas o instituciones que hayan contribuido significativamente a la investigación o a la publicación del manuscrito.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="156FD945" w14:textId="4D5D37CA" w:rsidR="00EC1418" w:rsidRPr="00EC1418" w:rsidRDefault="00EC1418" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EEEF6EB" w14:textId="77777777" w:rsidR="00357C71" w:rsidRPr="00EC1418" w:rsidRDefault="00357C71" w:rsidP="00357C71">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D55BB" w:rsidRPr="00EC1418" w14:paraId="123452D7" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="757" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C3493DB" w14:textId="77777777" w:rsidR="004D55BB" w:rsidRPr="00EC1418" w:rsidRDefault="004D55BB" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Declaración de uso de inteligencia artificial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:t>Indique el nombre, correo electrónico y dirección física de la institución del autor que está a cargo de la comunicación con la revista y que responde a las solicitudes del proceso editorial del artículo.</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Indique si utilizó alguna herramienta de inteligencia artificial generativa (como ChatGPT) en la elaboración del artículo y responda los siguientes puntos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="6"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:keepNext w:val="false"/>
+              <w:keepLines w:val="false"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:ind w:hanging="360" w:start="720" w:end="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+              <w:t>El tipo de herramienta de IA utilizada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:keepNext w:val="false"/>
+              <w:keepLines w:val="false"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:ind w:hanging="360" w:start="720" w:end="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+              <w:t>Para qué propósito se empleó.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:keepNext w:val="false"/>
+              <w:keepLines w:val="false"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:ind w:hanging="360" w:start="720" w:end="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+              <w:t>En qué apartado del manuscrito se aplicó.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:keepNext w:val="false"/>
+              <w:keepLines w:val="false"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:ind w:hanging="360" w:start="720" w:end="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En qué fase de la investigación se utilizó (e.g.: Conceptualización/Planificación, Ejecución/Técnica o Evaluación/Análisis). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:keepNext w:val="false"/>
+              <w:keepLines w:val="false"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+              <w:ind w:hanging="360" w:start="720" w:end="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+              <w:t>Cómo se revisó y verificó el contenido generado por IA.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5993B284" w14:textId="77777777" w:rsidR="004D55BB" w:rsidRPr="00EC1418" w:rsidRDefault="004D55BB" w:rsidP="00357C71">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017696B" w:rsidRPr="00EC1418" w14:paraId="664B208D" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="757"/>
+          <w:trHeight w:val="757" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1973747E" w14:textId="77777777" w:rsidR="0017696B" w:rsidRDefault="0017696B" w:rsidP="005A79CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Autor de correspondencia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...83 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-            </w:pPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Indique el nombre, correo electrónico y dirección física de la institución del autor que está a cargo de la comunicación con la revista y que responde a las solicitudes del proceso editorial del artículo.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="788A2219" w14:textId="77777777" w:rsidR="0017696B" w:rsidRPr="00EC1418" w:rsidRDefault="0017696B" w:rsidP="00357C71">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C12C800" w14:textId="77777777" w:rsidR="0081128E" w:rsidRDefault="0081128E" w:rsidP="0081128E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk196473308"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.oux0wohqic8p"/>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.oux0wohqic8p"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="66D26939" w14:textId="6B25BAD4" w:rsidR="00745ECA" w:rsidRPr="003C101D" w:rsidRDefault="00B72901" w:rsidP="003C101D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...31 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Agradecemos su colaboración con el diligenciamiento de los siguientes datos, los cuales son fundamentales para completar nuestra base de datos. Además, esta información es necesaria para el registro de los autores (en caso de que se publique el manuscrito) en el sistema de Indexación Nacional Publindex, del Ministerio de Ciencia, Tecnología e Innovación (Minciencias) de Colombia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="10207" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4704"/>
         <w:gridCol w:w="5503"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D4696" w:rsidRPr="00EC1418" w14:paraId="5567935A" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0444907C" w14:textId="423E50FB" w:rsidR="004D4696" w:rsidRPr="00EC1418" w:rsidRDefault="004D4696" w:rsidP="004D4696">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Datos solicitados</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C358CF" w:rsidRPr="00EC1418" w14:paraId="0B3C483B" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="018CC747" w14:textId="3FD25C2A" w:rsidR="00C358CF" w:rsidRPr="00EC1418" w:rsidRDefault="00C358CF" w:rsidP="00915BED">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10C5B1A2" w14:textId="77777777" w:rsidR="00C358CF" w:rsidRPr="00EC1418" w:rsidRDefault="00C358CF" w:rsidP="00915BED">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C358CF" w:rsidRPr="00EC1418" w14:paraId="271C80E5" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30B541DC" w14:textId="77777777" w:rsidR="00F436BC" w:rsidRPr="00EC1418" w:rsidRDefault="00C358CF" w:rsidP="00915BED">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Filiación institucional</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22ABBD24" w14:textId="55A4DCBE" w:rsidR="00C358CF" w:rsidRPr="00EC1418" w:rsidRDefault="00F436BC" w:rsidP="00915BED">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(en caso de contar con más de una filiación, solo indique la principal)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3183C4AA" w14:textId="77777777" w:rsidR="00C358CF" w:rsidRPr="00EC1418" w:rsidRDefault="00C358CF" w:rsidP="00915BED">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443FD2" w:rsidRPr="00EC1418" w14:paraId="74BDDE11" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67C40099" w14:textId="40AE1DD9" w:rsidR="00443FD2" w:rsidRPr="00EC1418" w:rsidRDefault="00443FD2" w:rsidP="00915BED">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Fecha de ingreso a la filiación institucional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6557CF70" w14:textId="77777777" w:rsidR="00443FD2" w:rsidRPr="00EC1418" w:rsidRDefault="00443FD2" w:rsidP="00915BED">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443FD2" w:rsidRPr="00EC1418" w14:paraId="431B7634" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F5D8C0D" w14:textId="0110F777" w:rsidR="00443FD2" w:rsidRPr="00EC1418" w:rsidRDefault="00443FD2" w:rsidP="00915BED">
-[...28 lines deleted...]
-              <w:t>)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Fecha de egreso de la filiación institucional (si es el caso)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62D29142" w14:textId="77777777" w:rsidR="00443FD2" w:rsidRPr="00EC1418" w:rsidRDefault="00443FD2" w:rsidP="00915BED">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03284" w:rsidRPr="00EC1418" w14:paraId="1AD727AD" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21DFBFB2" w14:textId="1AAC99B8" w:rsidR="00E03284" w:rsidRPr="00EC1418" w:rsidRDefault="00757323" w:rsidP="00915BED">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Correo electrónico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FC9C6AA" w14:textId="77777777" w:rsidR="00E03284" w:rsidRPr="00EC1418" w:rsidRDefault="00E03284" w:rsidP="00915BED">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C358CF" w:rsidRPr="00EC1418" w14:paraId="6B985F70" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B8985D5" w14:textId="65EF71AB" w:rsidR="00C358CF" w:rsidRPr="00EC1418" w:rsidRDefault="00C358CF" w:rsidP="00915BED">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Cédula de ciudadanía/Extranjería/DNI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35DFF3CA" w14:textId="77777777" w:rsidR="00C358CF" w:rsidRPr="00EC1418" w:rsidRDefault="00C358CF" w:rsidP="00915BED">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA66CB" w:rsidRPr="00EC1418" w14:paraId="796731F5" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75F5A1F7" w14:textId="226E91D6" w:rsidR="00CA66CB" w:rsidRPr="00EC1418" w:rsidRDefault="00CA66CB" w:rsidP="00915BED">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>País de nacimiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B53656F" w14:textId="77777777" w:rsidR="00CA66CB" w:rsidRPr="00EC1418" w:rsidRDefault="00CA66CB" w:rsidP="00915BED">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C358CF" w:rsidRPr="00EC1418" w14:paraId="39AD5D0D" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="173"/>
+          <w:trHeight w:val="173" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ECCB510" w14:textId="77777777" w:rsidR="00C358CF" w:rsidRPr="00EC1418" w:rsidRDefault="00C358CF" w:rsidP="00915BED">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enlace CvLAC actualizado </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(solo para autores colombianos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3998E59C" w14:textId="77777777" w:rsidR="00C358CF" w:rsidRPr="00EC1418" w:rsidRDefault="00C358CF" w:rsidP="00915BED">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C358CF" w:rsidRPr="00EC1418" w14:paraId="29871A4E" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77C86B6E" w14:textId="5AA232AC" w:rsidR="00C358CF" w:rsidRPr="00EC1418" w:rsidRDefault="00745ECA" w:rsidP="00915BED">
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> (no se aceptan perfiles sin diligenciar)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Enlace ORCID con información actualizada (no se aceptan perfiles sin diligenciar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ECE4056" w14:textId="77777777" w:rsidR="00C358CF" w:rsidRPr="00EC1418" w:rsidRDefault="00C358CF" w:rsidP="00915BED">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D4696" w:rsidRPr="00EC1418" w14:paraId="4E521D54" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AE89BAE" w14:textId="008926C1" w:rsidR="004D4696" w:rsidRPr="00EC1418" w:rsidRDefault="004D4696" w:rsidP="00915BED">
-[...28 lines deleted...]
-              <w:t>)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Nivel de formación académica (PhD, Magister)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38A9348F" w14:textId="77777777" w:rsidR="004D4696" w:rsidRPr="00EC1418" w:rsidRDefault="004D4696" w:rsidP="00915BED">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00757323" w:rsidRPr="00EC1418" w14:paraId="64D114A1" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42377030" w14:textId="7A08EB17" w:rsidR="00757323" w:rsidRPr="00EC1418" w:rsidRDefault="00757323" w:rsidP="00915BED">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Programa académico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63D7B1E9" w14:textId="77777777" w:rsidR="00757323" w:rsidRPr="00EC1418" w:rsidRDefault="00757323" w:rsidP="00915BED">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00757323" w:rsidRPr="00EC1418" w14:paraId="3369F3D9" w14:textId="77777777" w:rsidTr="003C101D">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F9C895C" w14:textId="68842CB1" w:rsidR="00757323" w:rsidRPr="00EC1418" w:rsidRDefault="00757323" w:rsidP="00915BED">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Áreas de investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="434E71A1" w14:textId="77777777" w:rsidR="00757323" w:rsidRPr="00EC1418" w:rsidRDefault="00757323" w:rsidP="00915BED">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2538C243" w14:textId="77777777" w:rsidR="00C358CF" w:rsidRPr="00EC1418" w:rsidRDefault="00C358CF" w:rsidP="003C101D">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C358CF" w:rsidRPr="00EC1418" w:rsidSect="001E166F">
-[...5 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId4"/>
+      <w:headerReference w:type="default" r:id="rId5"/>
+      <w:headerReference w:type="first" r:id="rId6"/>
+      <w:footerReference w:type="even" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:footnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:footnotePr>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:left="1701" w:right="1701" w:gutter="0" w:header="709" w:top="766" w:footer="709" w:bottom="766"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{01014A78-CABC-4EF0-12AC-5CD89AEFDE01}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{02014A78-CABC-4EF0-12AC-5CD89AEFDE02}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{03014A78-CABC-4EF0-12AC-5CD89AEFDE03}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{04014A78-CABC-4EF0-12AC-5CD89AEFDE04}"/>
+  </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{05014A78-CABC-4EF0-12AC-5CD89AEFDE05}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{06014A78-CABC-4EF0-12AC-5CD89AEFDE06}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{07014A78-CABC-4EF0-12AC-5CD89AEFDE07}"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...34 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="34D5241C" w14:textId="2964AB59" w:rsidR="001B71A1" w:rsidRDefault="001B71A1" w:rsidP="000E5A64">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:noProof/>
-        <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="5B76CEAB" w14:textId="77777777" w:rsidR="00CD01B7" w:rsidRPr="00E43237" w:rsidRDefault="00CD01B7" w:rsidP="00CD01B7">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E43237">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Universidad del Valle, Cali, Colombia. Facultad de Humanidades, Departamento de Filosofía. </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="647A4ED3" w14:textId="5ACB8D67" w:rsidR="000E5A64" w:rsidRPr="000E5A64" w:rsidRDefault="00CD01B7" w:rsidP="00CD01B7">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:highlight w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:shd w:fill="auto" w:val="clear"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Edificio D10, oficina 3001</w:t>
     </w:r>
   </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...134 lines deleted...]
-  <w:p w14:paraId="33D29C34" w14:textId="421EA2E9" w:rsidR="000E5A64" w:rsidRPr="0079110F" w:rsidRDefault="00CD01B7" w:rsidP="00CE3532">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pStyle w:val="normal1"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
+      <w:t xml:space="preserve">Universidad del Valle, Cali, Colombia. Facultad de Humanidades, Departamento de Filosofía. </w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:highlight w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Edificio D10, oficina 3001</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:footnote w:id="0" w:type="separator">
+    <w:p>
+      <w:r/>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1" w:type="continuationSeparator">
+    <w:p>
+      <w:r/>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Caracteresdenotaalpie"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el manuscrito tiene imágenes, figuras o algún texto para el que sea necesario un permiso de reúso o reproducción, aquí se debe hacer la salvedad y afirmar que se cuenta con las debidas autorizaciones y relacionar de qué obras se trata. Tales autorizaciones deben enviarse como adjunto a esta carta. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Caracteresdenotaalpie"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>El ocultar el uso de herramientas de IA será considerado una falta ética y será motivo de rechazo de un manuscrito en cualquier fase del proceso de publicación.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Caracteresdenotaalpie"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En caso de que el manuscrito cuente con más de un autor, cada uno de ellos deberá firmar una carta individual. Esto con el fin de garantizar mayor claridad.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Caracteresdenotaalpie"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En caso de que alguno de estos ítems no aplique en su manuscrito, por favor indicarlo como "N/A" en la casilla de respuesta.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Caracteresdenotaalpie"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Todo contenido generado por IA debe ser supervisado, editado y validado por los autores. La responsabilidad del contenido recae exclusivamente en los firmantes.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E4CDB05" wp14:editId="2C5C962B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>left</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5482590</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-92075</wp:posOffset>
+            <wp:posOffset>-50165</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="828675" cy="687705"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1" name="image1.png"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="image1.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="828675" cy="687705"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="114300" simplePos="0" relativeHeight="11" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-46990</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-50165</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2409825" cy="713105"/>
-          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
-              <wp:start x="0" y="0"/>
-[...3 lines deleted...]
-              <wp:lineTo x="0" y="0"/>
+              <wp:start x="-1" y="0"/>
+              <wp:lineTo x="-1" y="20773"/>
+              <wp:lineTo x="21511" y="20773"/>
+              <wp:lineTo x="21511" y="0"/>
+              <wp:lineTo x="-1" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="2" name="Imagen 2" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Imagen 2" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2409825" cy="713105"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00CE3532">
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="end"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+        <w:color w:val="000000"/>
       </w:rPr>
+    </w:pPr>
+    <w:r>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1999CF71" wp14:editId="0AB1D977">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>right</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5482590</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-88265</wp:posOffset>
+            <wp:posOffset>-50165</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="828675" cy="687705"/>
-          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-[...15 lines deleted...]
-          <wp:docPr id="1" name="Imagen 1"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="3" name="image1.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Imagen 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="3" name="image1.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="828675" cy="687705"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="114300" simplePos="0" relativeHeight="11" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-46990</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-50165</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2409825" cy="713105"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="-1" y="0"/>
+              <wp:lineTo x="-1" y="20773"/>
+              <wp:lineTo x="21511" y="20773"/>
+              <wp:lineTo x="21511" y="0"/>
+              <wp:lineTo x="-1" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="4" name="Imagen 2" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="Imagen 2" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2409825" cy="713105"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00357C71" w:rsidRPr="00357C71">
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1B649583" w14:textId="03621A74" w:rsidR="001B71A1" w:rsidRPr="000E5A64" w:rsidRDefault="001B71A1" w:rsidP="005D2A41">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="normal1"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="end"/>
       <w:rPr>
-        <w:lang w:val="es-ES"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1588 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
-[...25 lines deleted...]
-  <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...7 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:embedTrueTypeFonts/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
+    <w:numFmt w:val="decimal"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
-  <w:endnotePr>
-[...2 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...1301 lines deleted...]
-  <w14:docId w14:val="6854CF4E"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es-CO" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...376 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0005085C"/>
-[...11 lines deleted...]
-    <w:rsid w:val="001E486A"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
-      <w:outlineLvl w:val="4"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-CO" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Normal Table"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...37 lines deleted...]
-    <w:rsid w:val="0005085C"/>
+    <w:qFormat/>
+    <w:rsid w:val="0005085c"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
-[...2 lines deleted...]
-    <w:link w:val="PiedepginaCar"/>
+  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...14 lines deleted...]
-    <w:rsid w:val="0005085C"/>
+    <w:qFormat/>
+    <w:rsid w:val="0005085c"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sinespaciado">
-[...2 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:styleId="Ttulo5Car" w:customStyle="1">
+    <w:name w:val="Título 5 Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
-    <w:rsid w:val="0005085C"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="001e486a"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="estilo11">
+  <w:style w:type="character" w:styleId="estilo11" w:customStyle="1">
     <w:name w:val="estilo11"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:rsid w:val="00CE5F26"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ce5f26"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+  <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00ce5f26"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Calibri" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ba3262"/>
+    <w:rPr>
+      <w:color w:themeColor="hyperlink" w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextosinformatoCar" w:customStyle="1">
+    <w:name w:val="Texto sin formato Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PlainText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="005d2093"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SinespaciadoCar" w:customStyle="1">
+    <w:name w:val="Sin espaciado Car"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00c8379d"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextoindependienteCar" w:customStyle="1">
+    <w:name w:val="Texto independiente Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="006b6ab8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextonotapieCar" w:customStyle="1">
+    <w:name w:val="Texto nota pie Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00993aa3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caracteresdenotaalpieuser">
+    <w:name w:val="Caracteres de nota al pie (user)"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00993aa3"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caracteresdenotaalpie">
+    <w:name w:val="Caracteres de nota al pie"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000e5a64"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextocomentarioCar" w:customStyle="1">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="000e5a64"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AsuntodelcomentarioCar" w:customStyle="1">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="annotationsubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000e5a64"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00745eca"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:fill="E1DFDD" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caracteresdenotafinal">
+    <w:name w:val="Caracteres de nota final"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caracteresdenotafinaluser">
+    <w:name w:val="Caracteres de nota final (user)"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Título"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="normal1"/>
+    <w:link w:val="TextoindependienteCar"/>
+    <w:rsid w:val="006b6ab8"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ndice">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulouser">
+    <w:name w:val="Título (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ndiceuser">
+    <w:name w:val="Índice (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="normal1" w:default="1">
+    <w:name w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-CO" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabeceraypieuser">
+    <w:name w:val="Cabecera y pie (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabeceraypie">
+    <w:name w:val="Cabecera y pie"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="normal1"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0005085c"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="normal1"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0005085c"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="SinespaciadoCar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0005085c"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-CO" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CE5F26"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ce5f26"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
-[...2 lines deleted...]
-    <w:link w:val="Textodeglobo"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="normal1"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d86fa6"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:start="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="normal1"/>
+    <w:link w:val="TextosinformatoCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CE5F26"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005d2093"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:val="es-CO"/>
+      <w:rFonts w:eastAsia="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="normal1"/>
+    <w:link w:val="TextonotapieCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00993aa3"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="normal1"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000e5a64"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="annotationsubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000e5a64"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Ningunalistauser" w:default="1">
+    <w:name w:val="Ninguna lista (user)"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00513597"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...208 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...409 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://praxisfilosofica.univalle.edu.co/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://praxisfilosofica.univalle.edu.co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/>
+</Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData roundtripDataSignature="AMtx7miCkumi7CbxtGglHu55q+Vnd37NyQ==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCdHdZYzh1QRAIGgtBQUFCdHdZYzh1QRonCgExEiIKIAgEKhwKC0FBQUJ0d1ljOHQ4EAgaC0FBQUJ0d1ljOHQ4GicKATISIgogCAQqHAoLQUFBQnR3WWM4dUUQCBoLQUFBQnR3WWM4dUUi0AIKC0FBQUJ0d1ljOHQ4Eq4CCgtBQUFCdHdZYzh0OBILQUFBQnR3WWM4dDgaKQoJdGV4dC9odG1sEhxJbmNsdWlyIG5vbWJyZSBkZSBsYSByZXZpc3RhIioKCnRleHQvcGxhaW4SHEluY2x1aXIgbm9tYnJlIGRlIGxhIHJldmlzdGEqPgoFQXV0b3IaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOgHOOgHckAKBUF1dG9yGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACIAQGaAQYIABAAGACqAR4SHEluY2x1aXIgbm9tYnJlIGRlIGxhIHJldmlzdGGwAQC4AQEY6Acg6AcwAEIIa2l4LmNtdDEiqQIKC0FBQUJ0d1ljOHVFEocCCgtBQUFCdHdZYzh1RRILQUFBQnR3WWM4dUUaHAoJdGV4dC9odG1sEg9BZ3JlZ2FyIGVubGFjZS4iHQoKdGV4dC9wbGFpbhIPQWdyZWdhciBlbmxhY2UuKj4KBUF1dG9yGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDoBzjoB3JACgVBdXRvcho3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgEREg9BZ3JlZ2FyIGVubGFjZS6wAQC4AQEY6Acg6AcwAEIIa2l4LmNtdDIi0AIKC0FBQUJ0d1ljOHVBEq4CCgtBQUFCdHdZYzh1QRILQUFBQnR3WWM4dUEaKQoJdGV4dC9odG1sEhxJbmNsdWlyIG5vbWJyZSBkZSBsYSByZXZpc3RhIioKCnRleHQvcGxhaW4SHEluY2x1aXIgbm9tYnJlIGRlIGxhIHJldmlzdGEqPgoFQXV0b3IaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOgHOOgHckAKBUF1dG9yGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACIAQGaAQYIABAAGACqAR4SHEluY2x1aXIgbm9tYnJlIGRlIGxhIHJldmlzdGGwAQC4AQEY6Acg6AcwAEIIa2l4LmNtdDAyDmgub3V4MHdvaHFpYzhwOAByITF2Q2EwT09YaEptMTluV0dnSWtjbXVvSXFhN2ozUGdncw==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC60D74F-E681-4D77-A20B-5C0C0933D825}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...26 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/26.2.1.2$Windows_X86_64 LibreOffice_project/620$Build-2</Application>
   <AppVersion></AppVersion>
+  <Pages>5</Pages>
+  <Words>913</Words>
+  <Characters>5228</Characters>
+  <CharactersWithSpaces>6090</CharactersWithSpaces>
+  <Paragraphs>70</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>es-CO</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...3 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>